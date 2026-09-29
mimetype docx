--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -90,96 +90,96 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5737225" cy="736600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2DF76BFB" w14:textId="2FAB6541" w:rsidR="00645D56" w:rsidRPr="00645D56" w:rsidRDefault="00645D56" w:rsidP="00645D56">
+                          <w:p w14:paraId="2DF76BFB" w14:textId="45A89AB3" w:rsidR="00645D56" w:rsidRPr="00645D56" w:rsidRDefault="00645D56" w:rsidP="00645D56">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00645D56">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Für den jährlichen Evaluationsbericht kann folgendes Formular benutzt werden. Eingabetermin der Evaluation ist jeweils 11 Monate nach dem Erhalt der finanziellen Mittel aus dem Fonds an die Fachstelle Kirchenentwicklung. Bei Fragen zum Ausfüllen oder sonstigen Anliegen, hilft die Fachstelle Kirchentwicklung gerne weiter (</w:t>
+                              <w:t xml:space="preserve">Für den jährlichen Evaluationsbericht kann folgendes Formular benutzt werden. Eingabetermin der Evaluation ist jeweils 11 Monate nach dem Erhalt der finanziellen Mittel aus dem Fonds an die Fachstelle Kirchenentwicklung. Bei Fragen zum Ausfüllen oder sonstigen Anliegen, hilft die </w:t>
                             </w:r>
-                            <w:r w:rsidR="002C423E">
+                            <w:r w:rsidR="00D053CF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>079 560 50 29</w:t>
+                              <w:t>Koordinationsstelle der Entwicklungsfonds</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00645D56">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">, </w:t>
+                              <w:t xml:space="preserve"> gerne weiter (</w:t>
                             </w:r>
                             <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidR="001E3C28" w:rsidRPr="00663E22">
+                              <w:r w:rsidR="00D053CF" w:rsidRPr="00771220">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:bCs/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00645D56">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>).</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="53E5E46C" w14:textId="77777777" w:rsidR="00645D56" w:rsidRPr="0038037B" w:rsidRDefault="00645D56" w:rsidP="00645D56">
@@ -202,96 +202,96 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7C8551AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-.25pt;margin-top:24.15pt;width:451.75pt;height:58pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGXpHcVQIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y8OyNOkaXIMCBr&#10;C6RDz4osJcZkUZOU2N2vLyU7j3Y7DbvIfImkPn707LapFDkK60rQOe33UkqE5lCUepfTH0+rTzeU&#10;OM90wRRokdMX4ejt/OOHWW0yMYA9qEJYgkm0y2qT0733JksSx/eiYq4HRmh0SrAV86jaXVJYVmP2&#10;SiWDNJ0kNdjCWODCObTetU46j/mlFNw/SOmEJyqn2JuPp43nNpzJfMaynWVmX/KuDfYPXVSs1Fj0&#10;nOqOeUYOtvwjVVVyCw6k73GoEpCy5CK+AV/TT9+9ZrNnRsS3IDjOnGFy/y8tvz9uzKMlvvkCDQ4w&#10;AFIblzk0hvc00lbhi50S9COEL2fYROMJR+N4OpwOBmNKOPqmw8kkjbgml9vGOv9VQEWCkFOLY4lo&#10;sePaeayIoaeQUMyBKotVqVRUAhXEUllyZDhExrnQvh+vq0P1HYrWjmRoy7IMzTj01nxzMmOJSKqQ&#10;KRZ8U0RpUud0MhynMfEbX+jsXH6rGP8ZQAr5Lm2ipjQaL9AFyTfbpsNzC8ULwmyhZaAzfFVi3jVz&#10;/pFZpBwii2vkH/CQCrAZ6CRK9mB//80e4pEJ6KWkRgrn1P06MCsoUd80cuRzfzQKnI/KaDwdoGKv&#10;Pdtrjz5US0CA+7iwhkcxxHt1EqWF6hm3bRGqootpjrVz6k/i0reLhdvKxWIRg5Dlhvm13hgeUoeB&#10;BjyfmmdmTUcHj0S6hxPZWfaOFW1suKlhcfAgy0iZAHCLaoc7bkgcS7fNYQWv9Rh1+efMXwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAG+pczPdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxap6REIY1TQQWnnpoicXXjbRIRryPbTQNfz3KC42qeZt+U29kOYkIfekcKVssEBFLjTE+t&#10;gvfj2yIHEaImowdHqOALA2yr25tSF8Zd6YBTHVvBJRQKraCLcSykDE2HVoelG5E4OztvdeTTt9J4&#10;feVyO8iHJMmk1T3xh06PuOuw+awvVsG+lt+vx73LxsHmH351SKeXHSl1fzc/b0BEnOMfDL/6rA4V&#10;O53chUwQg4LFI4MK1nkKguOnJOVpJ+aydQqyKuX/AdUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEZekdxVAgAAuwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG+pczPdAAAACAEAAA8AAAAAAAAAAAAAAAAArwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#deeaf6 [660]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2DF76BFB" w14:textId="2FAB6541" w:rsidR="00645D56" w:rsidRPr="00645D56" w:rsidRDefault="00645D56" w:rsidP="00645D56">
+                    <w:p w14:paraId="2DF76BFB" w14:textId="45A89AB3" w:rsidR="00645D56" w:rsidRPr="00645D56" w:rsidRDefault="00645D56" w:rsidP="00645D56">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00645D56">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Für den jährlichen Evaluationsbericht kann folgendes Formular benutzt werden. Eingabetermin der Evaluation ist jeweils 11 Monate nach dem Erhalt der finanziellen Mittel aus dem Fonds an die Fachstelle Kirchenentwicklung. Bei Fragen zum Ausfüllen oder sonstigen Anliegen, hilft die Fachstelle Kirchentwicklung gerne weiter (</w:t>
+                        <w:t xml:space="preserve">Für den jährlichen Evaluationsbericht kann folgendes Formular benutzt werden. Eingabetermin der Evaluation ist jeweils 11 Monate nach dem Erhalt der finanziellen Mittel aus dem Fonds an die Fachstelle Kirchenentwicklung. Bei Fragen zum Ausfüllen oder sonstigen Anliegen, hilft die </w:t>
                       </w:r>
-                      <w:r w:rsidR="002C423E">
+                      <w:r w:rsidR="00D053CF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>079 560 50 29</w:t>
+                        <w:t>Koordinationsstelle der Entwicklungsfonds</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00645D56">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">, </w:t>
+                        <w:t xml:space="preserve"> gerne weiter (</w:t>
                       </w:r>
                       <w:hyperlink r:id="rId9" w:history="1">
-                        <w:r w:rsidR="001E3C28" w:rsidRPr="00663E22">
+                        <w:r w:rsidR="00D053CF" w:rsidRPr="00771220">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00645D56">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>).</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="53E5E46C" w14:textId="77777777" w:rsidR="00645D56" w:rsidRPr="0038037B" w:rsidRDefault="00645D56" w:rsidP="00645D56">
@@ -444,111 +444,136 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulare auf der Website für Kirchenentwicklung – Link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00645D56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ref-sh.ch/kirchenentwicklung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="297A44DE" w14:textId="77777777" w:rsidR="002C037C" w:rsidRDefault="002C037C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75DF9E38" w14:textId="77777777" w:rsidR="00C404EE" w:rsidRDefault="00C404EE" w:rsidP="00C404EE">
+    <w:p w14:paraId="75DF9E38" w14:textId="093A5B6A" w:rsidR="00C404EE" w:rsidRDefault="00C404EE" w:rsidP="00C404EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D053CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Evaluationsjahr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC5B771" w14:textId="77777777" w:rsidR="00C404EE" w:rsidRDefault="00C404EE" w:rsidP="00C404EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="6946"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C404EE" w:rsidRPr="00645D56" w14:paraId="719677E6" w14:textId="77777777" w:rsidTr="006F4FA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221B2F83" w14:textId="77777777" w:rsidR="00C404EE" w:rsidRDefault="00C404EE" w:rsidP="006F4FA3">
+          <w:p w14:paraId="221B2F83" w14:textId="1AE5FBEB" w:rsidR="00C404EE" w:rsidRDefault="00C404EE" w:rsidP="006F4FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Projektname</w:t>
+            </w:r>
+            <w:r w:rsidR="00D053CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D053CF" w:rsidRPr="00D053CF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>und Evaluationsjahr</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07FA76AE" w14:textId="77777777" w:rsidR="00C404EE" w:rsidRPr="00645D56" w:rsidRDefault="00C404EE" w:rsidP="006F4FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:id w:val="537785273"/>
               <w:placeholder>
                 <w:docPart w:val="913BBFFAE99343C5B9A0BD07E9EBE8B0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
@@ -768,51 +793,51 @@
                 <w:docPart w:val="2C72CF304FA27C459FAB03882A2E2F37"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2D89D7BE" w14:textId="77777777" w:rsidR="00645D56" w:rsidRDefault="00645D56" w:rsidP="00645D56">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1876"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Adresse</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="10235737" w14:textId="77777777" w:rsidR="00DD6063" w:rsidRDefault="001E3C28" w:rsidP="00DD6063">
+          <w:p w14:paraId="10235737" w14:textId="77777777" w:rsidR="00DD6063" w:rsidRDefault="00D053CF" w:rsidP="00DD6063">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-53003004"/>
                 <w:placeholder>
                   <w:docPart w:val="EE6B754FF3E06F4F873F977415A2946C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00645D56" w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>PLZ und Ort</w:t>
                 </w:r>
@@ -829,51 +854,51 @@
                 <w:docPart w:val="F7C74857397C134FA65EB1F95178A428"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6E31A924" w14:textId="77777777" w:rsidR="00645D56" w:rsidRDefault="00645D56" w:rsidP="00645D56">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1876"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Telefon</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="35853CF1" w14:textId="50302ED7" w:rsidR="00645D56" w:rsidRPr="00645D56" w:rsidRDefault="001E3C28" w:rsidP="00DD6063">
+          <w:p w14:paraId="35853CF1" w14:textId="50302ED7" w:rsidR="00645D56" w:rsidRPr="00645D56" w:rsidRDefault="00D053CF" w:rsidP="00DD6063">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-870922992"/>
                 <w:placeholder>
                   <w:docPart w:val="9D0A703A5972FD43B19930E89AC472F3"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00645D56">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>E-Mail</w:t>
                 </w:r>
               </w:sdtContent>
@@ -1289,56 +1314,56 @@
       </w:r>
       <w:r w:rsidRPr="002C037C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift/en</w:t>
       </w:r>
       <w:r w:rsidRPr="002C037C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>): _______________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B40337" w:rsidRPr="002C037C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001A2536" w:rsidRPr="002C037C" w:rsidSect="00645D56">
+    <w:sectPr w:rsidR="001A2536" w:rsidRPr="002C037C" w:rsidSect="00D053CF">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="994" w:right="992" w:bottom="1134" w:left="1418" w:header="868" w:footer="28" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1418" w:header="868" w:footer="28" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="45999772" w14:textId="77777777" w:rsidR="00B3364C" w:rsidRDefault="00B3364C" w:rsidP="006A5CD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="197A51AD" w14:textId="77777777" w:rsidR="00B3364C" w:rsidRDefault="00B3364C" w:rsidP="006A5CD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -1392,51 +1417,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BBE0A70" w14:textId="3C8E3081" w:rsidR="00DD6063" w:rsidRPr="00B40337" w:rsidRDefault="001E3C28" w:rsidP="00B40337">
+  <w:p w14:paraId="2BBE0A70" w14:textId="3C8E3081" w:rsidR="00DD6063" w:rsidRPr="00B40337" w:rsidRDefault="00D053CF" w:rsidP="00B40337">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="15285131"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00DD6063">
@@ -1466,149 +1491,149 @@
             <w:noProof/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00DD6063" w:rsidRPr="00B40337">
           <w:rPr>
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00DD6063">
           <w:rPr>
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="150F3BC4" w14:textId="4B67D575" w:rsidR="000E7467" w:rsidRDefault="000E7467" w:rsidP="00645D56">
+  <w:p w14:paraId="150F3BC4" w14:textId="4211B7C5" w:rsidR="000E7467" w:rsidRDefault="00D053CF" w:rsidP="00645D56">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9496"/>
       </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="000E7467">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Fachstelle Kirchenentwicklung</w:t>
+      <w:t>Koordinationsstelle Entwicklungsfonds, 25.9</w:t>
     </w:r>
     <w:r w:rsidR="001E3C28">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>, 30.3.2026</w:t>
+      <w:t>.2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="000E7467">
+    <w:r w:rsidR="000E7467" w:rsidRPr="000E7467">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="000E7467">
+    <w:r w:rsidR="000E7467" w:rsidRPr="000E7467">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="-745880109"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="000E7467">
+        <w:r w:rsidR="000E7467" w:rsidRPr="000E7467">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="000E7467">
+        <w:r w:rsidR="000E7467" w:rsidRPr="000E7467">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="000E7467">
+        <w:r w:rsidR="000E7467" w:rsidRPr="000E7467">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00320FE0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="000E7467">
+        <w:r w:rsidR="000E7467" w:rsidRPr="000E7467">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="42E14A20" w14:textId="77777777" w:rsidR="000E7467" w:rsidRPr="000E7467" w:rsidRDefault="000E7467" w:rsidP="00645D56">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -3093,50 +3118,51 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001936B2"/>
     <w:rsid w:val="00070F59"/>
     <w:rsid w:val="000A5361"/>
     <w:rsid w:val="000C73EA"/>
     <w:rsid w:val="000E7467"/>
     <w:rsid w:val="00126EE2"/>
     <w:rsid w:val="001367C6"/>
     <w:rsid w:val="001936B2"/>
     <w:rsid w:val="001A2536"/>
     <w:rsid w:val="001A56E1"/>
     <w:rsid w:val="001C1DA3"/>
     <w:rsid w:val="001D3993"/>
     <w:rsid w:val="001E3C28"/>
     <w:rsid w:val="001E63B2"/>
     <w:rsid w:val="00201722"/>
+    <w:rsid w:val="002629C8"/>
     <w:rsid w:val="00274B76"/>
     <w:rsid w:val="002763E1"/>
     <w:rsid w:val="002778FA"/>
     <w:rsid w:val="002C037C"/>
     <w:rsid w:val="002C423E"/>
     <w:rsid w:val="002C5E35"/>
     <w:rsid w:val="00307A37"/>
     <w:rsid w:val="00320FE0"/>
     <w:rsid w:val="003C7CF9"/>
     <w:rsid w:val="003E51C2"/>
     <w:rsid w:val="00407BBC"/>
     <w:rsid w:val="00412580"/>
     <w:rsid w:val="00453D0A"/>
     <w:rsid w:val="004E4910"/>
     <w:rsid w:val="004F3085"/>
     <w:rsid w:val="00530288"/>
     <w:rsid w:val="00584D63"/>
     <w:rsid w:val="005B5606"/>
     <w:rsid w:val="005C7524"/>
     <w:rsid w:val="0062312F"/>
     <w:rsid w:val="006315CA"/>
     <w:rsid w:val="00645D56"/>
     <w:rsid w:val="0066204B"/>
     <w:rsid w:val="00683A34"/>
     <w:rsid w:val="006A5CD6"/>
@@ -3155,50 +3181,51 @@
     <w:rsid w:val="00995F75"/>
     <w:rsid w:val="00997ED5"/>
     <w:rsid w:val="009B2E8D"/>
     <w:rsid w:val="009E6327"/>
     <w:rsid w:val="00A06418"/>
     <w:rsid w:val="00A25D35"/>
     <w:rsid w:val="00A61B53"/>
     <w:rsid w:val="00A63E9F"/>
     <w:rsid w:val="00AD4C94"/>
     <w:rsid w:val="00AD6868"/>
     <w:rsid w:val="00B3364C"/>
     <w:rsid w:val="00B40337"/>
     <w:rsid w:val="00B408D0"/>
     <w:rsid w:val="00B45780"/>
     <w:rsid w:val="00B5117D"/>
     <w:rsid w:val="00B872B5"/>
     <w:rsid w:val="00BC3316"/>
     <w:rsid w:val="00BC5B53"/>
     <w:rsid w:val="00BD5A43"/>
     <w:rsid w:val="00BF51F3"/>
     <w:rsid w:val="00C04E18"/>
     <w:rsid w:val="00C3668F"/>
     <w:rsid w:val="00C404EE"/>
     <w:rsid w:val="00C925B6"/>
     <w:rsid w:val="00CA55E6"/>
+    <w:rsid w:val="00D053CF"/>
     <w:rsid w:val="00D16964"/>
     <w:rsid w:val="00D30EF1"/>
     <w:rsid w:val="00D55174"/>
     <w:rsid w:val="00D5720B"/>
     <w:rsid w:val="00DA279E"/>
     <w:rsid w:val="00DD6063"/>
     <w:rsid w:val="00DD75A7"/>
     <w:rsid w:val="00E9164B"/>
     <w:rsid w:val="00EA452D"/>
     <w:rsid w:val="00EA4D93"/>
     <w:rsid w:val="00EA6A1B"/>
     <w:rsid w:val="00EB1A70"/>
     <w:rsid w:val="00EC582A"/>
     <w:rsid w:val="00ED0423"/>
     <w:rsid w:val="00F108F6"/>
     <w:rsid w:val="00F1153E"/>
     <w:rsid w:val="00F52905"/>
     <w:rsid w:val="00F8612D"/>
     <w:rsid w:val="00F95A62"/>
     <w:rsid w:val="00F97231"/>
     <w:rsid w:val="00FC1628"/>
     <w:rsid w:val="00FD57E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4319,50 +4346,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00291D88"/>
+    <w:rsid w:val="002629C8"/>
     <w:rsid w:val="00291D88"/>
     <w:rsid w:val="0062312F"/>
     <w:rsid w:val="007A1B69"/>
     <w:rsid w:val="007E21C7"/>
     <w:rsid w:val="008037D9"/>
     <w:rsid w:val="00870E36"/>
     <w:rsid w:val="00B408D0"/>
     <w:rsid w:val="00C3668F"/>
     <w:rsid w:val="00D329FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5231,67 +5259,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DCAE13A-DBAA-4D8D-8B2E-90B12B098F01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>167</Words>
-  <Characters>1056</Characters>
+  <Words>173</Words>
+  <Characters>1090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1221</CharactersWithSpaces>
+  <CharactersWithSpaces>1261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Roder</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>