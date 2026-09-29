--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -497,51 +497,51 @@
                 <w:docPart w:val="775CDF5097C94AF9926379062B9C28E8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="66AD39A6" w14:textId="77777777" w:rsidR="00CA55E6" w:rsidRPr="0038037B" w:rsidRDefault="009B2E8D" w:rsidP="00CA55E6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1876"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Adresse</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="1E8990CA" w14:textId="77777777" w:rsidR="00CA55E6" w:rsidRPr="0038037B" w:rsidRDefault="00E61FA6" w:rsidP="009B2E8D">
+          <w:p w14:paraId="1E8990CA" w14:textId="77777777" w:rsidR="00CA55E6" w:rsidRPr="0038037B" w:rsidRDefault="00890F5A" w:rsidP="009B2E8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1876"/>
                 <w:tab w:val="left" w:pos="4155"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-53003004"/>
                 <w:placeholder>
                   <w:docPart w:val="17AC1BA68D6D4CE6AE1511BFCC0BA105"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B2E8D" w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
@@ -562,51 +562,51 @@
                 <w:docPart w:val="D6D67DAD3A224FEAA3B3604B7F815E39"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1E84560C" w14:textId="77777777" w:rsidR="00CA55E6" w:rsidRPr="0038037B" w:rsidRDefault="009B2E8D" w:rsidP="00CA55E6">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="1876"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Telefon</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="55E5DAD5" w14:textId="77777777" w:rsidR="00CA55E6" w:rsidRPr="0038037B" w:rsidRDefault="00E61FA6" w:rsidP="009B2E8D">
+          <w:p w14:paraId="55E5DAD5" w14:textId="77777777" w:rsidR="00CA55E6" w:rsidRPr="0038037B" w:rsidRDefault="00890F5A" w:rsidP="009B2E8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2795"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-870922992"/>
                 <w:placeholder>
                   <w:docPart w:val="792D8D52009F43EBB703C38EBF34FAFA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B2E8D" w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -816,120 +816,130 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5737253" cy="937260"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4ABAAA30" w14:textId="0E42DBA5" w:rsidR="00DA6F9F" w:rsidRPr="0038037B" w:rsidRDefault="00DA6F9F" w:rsidP="00DA6F9F">
+                          <w:p w14:paraId="4ABAAA30" w14:textId="552AABAD" w:rsidR="00DA6F9F" w:rsidRPr="0038037B" w:rsidRDefault="00DA6F9F" w:rsidP="00DA6F9F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0038037B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>«</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0038037B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Zu allen Themen in diesem Gesuch sind die entsprechenden Angaben zu machen, alle Fragen sind zu beantworten. Dem Gesuch ist ein Budget/Finanzierungsplan und eine Projektdokumentation beizulegen. Als Hilfestellung zum Ausfüllen des Gesuchs können der Eingabeprozess und die Fragen im Formular «Hilfestellung </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="0038037B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Gesuchseinreichung</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="0038037B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Entwicklungsfonds» dienen und die Fachstelle Kirchentwicklung (0</w:t>
+                              <w:t xml:space="preserve"> Entwicklungsfonds» dienen </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E61FA6">
+                            <w:r w:rsidR="00CD2D8C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>79 560 50 29</w:t>
+                              <w:t>oder</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0038037B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>, </w:t>
+                              <w:t xml:space="preserve"> die</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CD2D8C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Koordinationsstelle der Entwicklungsfonds (</w:t>
                             </w:r>
                             <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidR="00E61FA6" w:rsidRPr="00D92B6B">
+                              <w:r w:rsidR="00CD2D8C" w:rsidRPr="00BD073F">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="0038037B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>) kontaktiert werden.»</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="761FD9DD" w14:textId="77777777" w:rsidR="00DA6F9F" w:rsidRPr="0038037B" w:rsidRDefault="00DA6F9F" w:rsidP="00DA6F9F">
                             <w:pPr>
                               <w:rPr>
@@ -959,120 +969,130 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="065CA097" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-.1pt;margin-top:.7pt;width:451.75pt;height:73.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBnw6mVAIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82xpxiixFhgFZ&#10;WyAdelZkKTEmi5qkxM5+/SjZebTbadhF5ksk9fGjp/dNpchBWFeCzmm/l1IiNIei1Nucfn9Zfrql&#10;xHmmC6ZAi5wehaP3s48fprXJxAB2oAphCSbRLqtNTnfemyxJHN+JirkeGKHRKcFWzKNqt0lhWY3Z&#10;K5UM0nSS1GALY4EL59D60DrpLOaXUnD/JKUTnqicYm8+njaem3AmsynLtpaZXcm7Ntg/dFGxUmPR&#10;c6oH5hnZ2/KPVFXJLTiQvsehSkDKkov4BnxNP333mvWOGRHfguA4c4bJ/b+0/PGwNs+W+OYzNDjA&#10;AEhtXObQGN7TSFuFL3ZK0I8QHs+wicYTjsbxzfBmMB5SwtF3h/Ik4ppcbhvr/BcBFQlCTi2OJaLF&#10;DivnsSKGnkJCMQeqLJalUlEJVBALZcmB4RAZ50L7fryu9tU3KFo7kiHtxolmHHprvj2ZsUQkVcgU&#10;C74pojSpczoZjtOY+I0vdHYuv1GM/wgghXyXNlFTGo0X6ILkm03T4bmB4ogwW2gZ6Axflph3xZx/&#10;ZhYph8jiGvknPKQCbAY6iZId2F9/s4d4ZAJ6KamRwjl1P/fMCkrUV40cueuPRoHzURmNbwao2GvP&#10;5tqj99UCEOA+LqzhUQzxXp1EaaF6xW2bh6roYppj7Zz6k7jw7WLhtnIxn8cgZLlhfqXXhofUYaAB&#10;z5fmlVnT0cEjkR7hRHaWvWNFGxtuapjvPcgyUiYA3KLa4Y4bEsfSbXNYwWs9Rl3+ObPfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAV0o7otoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8&#10;g7VI3Fq7DaraEKeCCk49Na3E1Y2XJMJeR7GbBp6e7QmO86OZr9hO3okRh9gF0rCYKxBIdbAdNRpO&#10;x/fZGkRMhqxxgVDDN0bYlvd3hcltuNIBxyo1gkco5kZDm1KfSxnrFr2J89AjcfYZBm8Sy6GRdjBX&#10;HvdOLpVaSW864ofW9Lhrsf6qLl7DvpI/b8d9WPXOrz+GxSEbX3ek9ePD9PIMIuGU/spww2d0KJnp&#10;HC5ko3AaZksusv0EgtONyjIQ55veKJBlIf/zl78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAwZ8OplQCAAC7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAV0o7otoAAAAHAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#deeaf6 [660]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4ABAAA30" w14:textId="0E42DBA5" w:rsidR="00DA6F9F" w:rsidRPr="0038037B" w:rsidRDefault="00DA6F9F" w:rsidP="00DA6F9F">
+                    <w:p w14:paraId="4ABAAA30" w14:textId="552AABAD" w:rsidR="00DA6F9F" w:rsidRPr="0038037B" w:rsidRDefault="00DA6F9F" w:rsidP="00DA6F9F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0038037B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>«</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0038037B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Zu allen Themen in diesem Gesuch sind die entsprechenden Angaben zu machen, alle Fragen sind zu beantworten. Dem Gesuch ist ein Budget/Finanzierungsplan und eine Projektdokumentation beizulegen. Als Hilfestellung zum Ausfüllen des Gesuchs können der Eingabeprozess und die Fragen im Formular «Hilfestellung </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="0038037B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Gesuchseinreichung</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="0038037B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Entwicklungsfonds» dienen und die Fachstelle Kirchentwicklung (0</w:t>
+                        <w:t xml:space="preserve"> Entwicklungsfonds» dienen </w:t>
                       </w:r>
-                      <w:r w:rsidR="00E61FA6">
+                      <w:r w:rsidR="00CD2D8C">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>79 560 50 29</w:t>
+                        <w:t>oder</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0038037B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>, </w:t>
+                        <w:t xml:space="preserve"> die</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CD2D8C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Koordinationsstelle der Entwicklungsfonds (</w:t>
                       </w:r>
                       <w:hyperlink r:id="rId9" w:history="1">
-                        <w:r w:rsidR="00E61FA6" w:rsidRPr="00D92B6B">
+                        <w:r w:rsidR="00CD2D8C" w:rsidRPr="00BD073F">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="0038037B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>) kontaktiert werden.»</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="761FD9DD" w14:textId="77777777" w:rsidR="00DA6F9F" w:rsidRPr="0038037B" w:rsidRDefault="00DA6F9F" w:rsidP="00DA6F9F">
                       <w:pPr>
                         <w:rPr>
@@ -1420,51 +1440,51 @@
           <w:p w14:paraId="15DCC451" w14:textId="77777777" w:rsidR="00B45780" w:rsidRPr="0038037B" w:rsidRDefault="00B45780" w:rsidP="004D7B13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038037B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Projektleitung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51642400" w14:textId="77777777" w:rsidR="00B45780" w:rsidRPr="0038037B" w:rsidRDefault="00B45780" w:rsidP="004D7B13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C60645" w14:textId="77777777" w:rsidR="00B45780" w:rsidRPr="0038037B" w:rsidRDefault="00E61FA6" w:rsidP="004D7B13">
+          <w:p w14:paraId="09C60645" w14:textId="77777777" w:rsidR="00B45780" w:rsidRPr="0038037B" w:rsidRDefault="00890F5A" w:rsidP="004D7B13">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2157"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1112438811"/>
                 <w:placeholder>
                   <w:docPart w:val="726416305A51463CB6BCDDD0BB90A646"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B45780" w:rsidRPr="0038037B">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
@@ -1956,96 +1976,130 @@
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
             </w:pBdr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0038037B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="0DFE3CE9" w14:textId="77777777" w:rsidR="00126EE2" w:rsidRPr="0038037B" w:rsidRDefault="00126EE2" w:rsidP="00126EE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D738205" w14:textId="77777777" w:rsidR="001936B2" w:rsidRPr="0038037B" w:rsidRDefault="00A61B53">
+    <w:p w14:paraId="6D738205" w14:textId="272D9DA8" w:rsidR="001936B2" w:rsidRPr="0038037B" w:rsidRDefault="00A61B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038037B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001936B2" w:rsidRPr="0038037B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>. Zielsetzungen</w:t>
       </w:r>
+      <w:r w:rsidR="00F762DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Wirkung</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="034FEFAF" w14:textId="77777777" w:rsidR="001936B2" w:rsidRPr="0038037B" w:rsidRDefault="001936B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038037B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Was soll mit dem Projekt bewirkt resp. erreicht werden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAAB569" w14:textId="77777777" w:rsidR="001936B2" w:rsidRDefault="001936B2">
+    <w:p w14:paraId="2CAAB569" w14:textId="2C545573" w:rsidR="001936B2" w:rsidRDefault="001936B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038037B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Hauptziele? Qualitative Ziele ? Quantitative Ziele? Zeithorizont?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647347BF" w14:textId="60D2DD2B" w:rsidR="00F762DF" w:rsidRDefault="00F762DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welche Wirkung soll das Projekt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erziehlen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:id w:val="903649434"/>
         <w:placeholder>
           <w:docPart w:val="A5B75E69754F47C1BEB431132F231611"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2BFE56C3" w14:textId="77777777" w:rsidR="00126EE2" w:rsidRPr="0038037B" w:rsidRDefault="00126EE2" w:rsidP="0048796A">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
             </w:pBdr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3920,66 +3974,66 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00745BD9" w:rsidRPr="00745BD9" w14:paraId="5BDECBC3" w14:textId="77777777" w:rsidTr="00745BD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="441D493C" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00307586">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328F60C2" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00307586">
+          <w:p w14:paraId="328F60C2" w14:textId="7D3E32C6" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00CD2D8C" w:rsidP="00307586">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745BD9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Fachstelle Kirchenentwicklung</w:t>
+              <w:t>Koordinationsstelle Entwicklungsfonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="417FC3C6" w14:textId="04F36C37" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00307586">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745BD9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas </w:t>
             </w:r>
             <w:r w:rsidR="00E61FA6">
@@ -4352,75 +4406,91 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D78EF50" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00745BD9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0381C362" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00745BD9">
+    <w:p w14:paraId="0381C362" w14:textId="7D13AAC9" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00745BD9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00745BD9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>Unterschrift Leiter/in Fachstelle ____________________________________________</w:t>
+        <w:t xml:space="preserve">Unterschrift </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2D8C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Koordinationsstelle Entwicklungsfonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745BD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2431289F" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00745BD9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF02113" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="00745BD9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -5098,120 +5168,120 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00745BD9">
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00745BD9">
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="48DC3065" w14:textId="0E99C937" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00745BD9" w:rsidP="007F65DC">
+  <w:p w14:paraId="48DC3065" w14:textId="0E21D9F5" w:rsidR="00745BD9" w:rsidRPr="00745BD9" w:rsidRDefault="00890F5A" w:rsidP="007F65DC">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="141"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Fachstelle KE</w:t>
+      <w:t>Koordinationsstelle Entwicklungsfonds</w:t>
     </w:r>
     <w:r w:rsidR="000D673B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00E61FA6">
+    <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>30.3.2026</w:t>
+      <w:t>25.9.2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="00745BD9">
+    <w:r w:rsidR="00745BD9" w:rsidRPr="00745BD9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00745BD9">
+    <w:r w:rsidR="00745BD9" w:rsidRPr="00745BD9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007F65DC">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00745BD9">
+    <w:r w:rsidR="00745BD9" w:rsidRPr="00745BD9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Seite</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="00745BD9">
+    <w:r w:rsidR="00745BD9" w:rsidRPr="00745BD9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52ED3CF6" w14:textId="77777777" w:rsidR="00745BD9" w:rsidRDefault="00745BD9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7DAA4CBA" w14:textId="77777777" w:rsidR="001327C5" w:rsidRDefault="001327C5" w:rsidP="00745BD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -5581,108 +5651,112 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001936B2"/>
     <w:rsid w:val="00070F59"/>
+    <w:rsid w:val="000952EE"/>
     <w:rsid w:val="000C0A6C"/>
     <w:rsid w:val="000D673B"/>
     <w:rsid w:val="001056B1"/>
     <w:rsid w:val="00126EE2"/>
     <w:rsid w:val="001327C5"/>
     <w:rsid w:val="001936B2"/>
     <w:rsid w:val="001D3993"/>
     <w:rsid w:val="00201722"/>
     <w:rsid w:val="00203A19"/>
     <w:rsid w:val="00256A1E"/>
     <w:rsid w:val="002B64EC"/>
     <w:rsid w:val="0038037B"/>
     <w:rsid w:val="003E51C2"/>
     <w:rsid w:val="00412580"/>
     <w:rsid w:val="00453D0A"/>
     <w:rsid w:val="0048796A"/>
     <w:rsid w:val="004E4910"/>
     <w:rsid w:val="00530288"/>
     <w:rsid w:val="0053596F"/>
     <w:rsid w:val="00585084"/>
     <w:rsid w:val="006060DD"/>
     <w:rsid w:val="006315CA"/>
     <w:rsid w:val="00683A34"/>
     <w:rsid w:val="006B33F2"/>
     <w:rsid w:val="00700BC1"/>
     <w:rsid w:val="00745BD9"/>
     <w:rsid w:val="007B21D9"/>
     <w:rsid w:val="007B76B6"/>
     <w:rsid w:val="007F19E5"/>
     <w:rsid w:val="007F65DC"/>
     <w:rsid w:val="00831012"/>
+    <w:rsid w:val="00890F5A"/>
     <w:rsid w:val="00995F75"/>
     <w:rsid w:val="009B2E8D"/>
     <w:rsid w:val="009E6327"/>
     <w:rsid w:val="00A06418"/>
     <w:rsid w:val="00A25D35"/>
     <w:rsid w:val="00A61B53"/>
     <w:rsid w:val="00AD4C94"/>
     <w:rsid w:val="00B24828"/>
     <w:rsid w:val="00B433FA"/>
     <w:rsid w:val="00B45780"/>
     <w:rsid w:val="00B5117D"/>
     <w:rsid w:val="00BD5A43"/>
     <w:rsid w:val="00C04E18"/>
     <w:rsid w:val="00CA55E6"/>
+    <w:rsid w:val="00CD2D8C"/>
     <w:rsid w:val="00D30EF1"/>
     <w:rsid w:val="00D55174"/>
     <w:rsid w:val="00D5720B"/>
     <w:rsid w:val="00DA6F9F"/>
     <w:rsid w:val="00DD75A7"/>
     <w:rsid w:val="00E3547A"/>
     <w:rsid w:val="00E61FA6"/>
     <w:rsid w:val="00EA4D93"/>
     <w:rsid w:val="00EB1A70"/>
     <w:rsid w:val="00EC582A"/>
     <w:rsid w:val="00ED0423"/>
     <w:rsid w:val="00EE7E51"/>
     <w:rsid w:val="00F1153E"/>
+    <w:rsid w:val="00F762DF"/>
     <w:rsid w:val="00F83C1C"/>
     <w:rsid w:val="00F8612D"/>
     <w:rsid w:val="00F95A62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7565,50 +7639,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00334D57"/>
+    <w:rsid w:val="000952EE"/>
     <w:rsid w:val="001056B1"/>
     <w:rsid w:val="00203A19"/>
     <w:rsid w:val="0030534E"/>
     <w:rsid w:val="00334D57"/>
     <w:rsid w:val="004C3FEA"/>
     <w:rsid w:val="004F75FF"/>
     <w:rsid w:val="005361A1"/>
     <w:rsid w:val="005E3AF0"/>
     <w:rsid w:val="00637DB1"/>
     <w:rsid w:val="006F2295"/>
     <w:rsid w:val="00713E10"/>
     <w:rsid w:val="008903DE"/>
     <w:rsid w:val="009748A2"/>
     <w:rsid w:val="00B4424A"/>
     <w:rsid w:val="00B47E08"/>
     <w:rsid w:val="00B81BDE"/>
     <w:rsid w:val="00C116D1"/>
     <w:rsid w:val="00C67BAE"/>
     <w:rsid w:val="00CF531C"/>
     <w:rsid w:val="00DC3A6C"/>
     <w:rsid w:val="00DF45D0"/>
     <w:rsid w:val="00E56BD6"/>
     <w:rsid w:val="00E9005C"/>
     <w:rsid w:val="00EE0076"/>
     <w:rsid w:val="00F51F3D"/>
@@ -8945,66 +9020,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08394335-4BAC-4B8A-AFA0-E441E0243320}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>734</Words>
-  <Characters>4631</Characters>
+  <Words>744</Words>
+  <Characters>4694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5355</CharactersWithSpaces>
+  <CharactersWithSpaces>5428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Roder</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>