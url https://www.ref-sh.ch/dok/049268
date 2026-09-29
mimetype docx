--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -121,285 +121,267 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5818173" cy="946768"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent1">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:schemeClr val="accent1">
                               <a:lumMod val="20000"/>
                               <a:lumOff val="80000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="379C659F" w14:textId="323E681E" w:rsidR="00834B65" w:rsidRPr="008E1104" w:rsidRDefault="00834B65" w:rsidP="00DB1CB6">
+                          <w:p w14:paraId="379C659F" w14:textId="40A64AAD" w:rsidR="00834B65" w:rsidRPr="008E1104" w:rsidRDefault="00834B65" w:rsidP="00DB1CB6">
                             <w:pPr>
                               <w:ind w:right="-23"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E1104">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Folgende Darstellung zeigt den Prozess für die Einreichung eines Gesuchs an die Entwicklungsfonds der Evang.-ref. Kirche des Kantons Schaffhausen auf. Als zusätzliche Hilfestellungen für die Projektent</w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve">wicklung und Gesuchsvorbereitung sind in diesem Dokument unter Punkt </w:t>
+                              <w:t xml:space="preserve">Folgende Darstellung zeigt den Prozess für die Einreichung eines Gesuchs an die Entwicklungsfonds der Evang.-ref. Kirche des Kantons Schaffhausen auf. Als zusätzliche Hilfestellungen für die Projektentwicklung und Gesuchsvorbereitung sind in diesem Dokument unter Punkt </w:t>
                             </w:r>
                             <w:r w:rsidR="00980C48" w:rsidRPr="008E1104">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E1104">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>. Reflexionsfragen aufgeführt. Zusätzlich wird empfohlen die Fachstelle Kirchentwicklung (</w:t>
+                              <w:t xml:space="preserve">. Reflexionsfragen aufgeführt. Zusätzlich wird </w:t>
                             </w:r>
-                            <w:r w:rsidR="00AF2BAB">
+                            <w:r w:rsidR="00EB5A52">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>079 560 50</w:t>
+                              <w:t xml:space="preserve">empfohlen </w:t>
                             </w:r>
-                            <w:r w:rsidR="00930FD8">
+                            <w:r w:rsidR="00EB5A52" w:rsidRPr="00EB5A52">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> 29</w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve">, </w:t>
+                              <w:t>die Koordinationsstelle der Entwicklungsfonds (</w:t>
                             </w:r>
                             <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidR="00AF2BAB" w:rsidRPr="00EE1C9E">
+                              <w:r w:rsidR="00EB5A52" w:rsidRPr="00EB5A52">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                               </w:r>
                             </w:hyperlink>
+                            <w:r w:rsidR="00EB5A52" w:rsidRPr="00EB5A52">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EB5A52">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
                             <w:r w:rsidRPr="008E1104">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>) vor der Gesuchseingabe mit einzubeziehen.</w:t>
+                              <w:t>vor der Gesuchseingabe mit einzubeziehen.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7E182676" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.95pt;margin-top:4.25pt;width:458.1pt;height:74.55pt;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBp85QSTwIAAPoEAAAOAAAAZHJzL2Uyb0RvYy54bWy0VFtv2jAUfp+0/2D5fSShQGlEqBgV0yTW&#10;VqJTn43jkEiOj2cbEvbrd+yES7s9TduLc24+Ppfvy+y+rSU5CGMrUBlNBjElQnHIK7XL6PeX1acp&#10;JdYxlTMJSmT0KCy9n3/8MGt0KoZQgsyFIZhE2bTRGS2d02kUWV6KmtkBaKHQWYCpmUPV7KLcsAaz&#10;1zIaxvEkasDk2gAX1qL1oXPSechfFIK7p6KwwhGZUazNhdOEc+vPaD5j6c4wXVa8L4P9RRU1qxQ+&#10;ek71wBwje1P9lqquuAELhRtwqCMoioqL0AN2k8TvutmUTIvQCw7H6vOY7L9Lyx8PG/1siGs/Q4sL&#10;9ANptE0tGn0/bWFq/8VKCfpxhMfz2ETrCEfjeJpMk9sbSjj67kaT28nUp4kut7Wx7ouAmnghowbX&#10;EqbFDmvrutBTiH/MgqzyVSVlUDwUxFIacmC4RMa5UC4J1+W+/gZ5Z0cwxP060YxL78zTkxmrCaDy&#10;mUJtbx6RijQZndyM45D4je987f8VgMVJhVVdJu8l127bfh1byI+4JQMdgK3mqwpHuWbWPTODiMXF&#10;IAvdEx6FBOwFeomSEszPP9l9PAIJvZQ0yICM2h97ZgQl8qtCiN0lo5GnTFBG49shKubas732qH29&#10;BNxPgnzXPIg+3smTWBioX5GsC/8qupji+HZG3Ulcuo6XSHYuFosQhCTRzK3VRnOf2uPBA+WlfWVG&#10;92hyiMNHOHGFpe9A1cX6mwoWewdFFRDnB9xNtZ87Eizgov8ZeAZf6yHq8sua/wIAAP//AwBQSwME&#10;FAAGAAgAAAAhAEaxvBvdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2&#10;dBvrutJ0AqTekCYGEhy9xjQV+aiabCv/HnOCo/U+fv242k3OijONsQ9ewWKegSDfBt37TsHbazMr&#10;QMSEXqMNnhR8U4RdfX1VYanDxb/Q+ZA6wSU+lqjApDSUUsbWkMM4DwN5zj7D6DDxOHZSj3jhcmfl&#10;Msty6bD3fMHgQE+G2q/DybHGivLlvkGjQ/f+vH+8WzQfvVXq9mZ6uAeRaEp/MPzq8w7U7HQMJ6+j&#10;sApmmy2TCoo1CI63WbECcWRuvclB1pX8/0D9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGnzlBJPAgAA+gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEaxvBvdAAAACAEAAA8AAAAAAAAAAAAAAAAAqQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#d9e2f3 [660]" strokecolor="#d9e2f3 [660]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="379C659F" w14:textId="323E681E" w:rsidR="00834B65" w:rsidRPr="008E1104" w:rsidRDefault="00834B65" w:rsidP="00DB1CB6">
+                    <w:p w14:paraId="379C659F" w14:textId="40A64AAD" w:rsidR="00834B65" w:rsidRPr="008E1104" w:rsidRDefault="00834B65" w:rsidP="00DB1CB6">
                       <w:pPr>
                         <w:ind w:right="-23"/>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008E1104">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Folgende Darstellung zeigt den Prozess für die Einreichung eines Gesuchs an die Entwicklungsfonds der Evang.-ref. Kirche des Kantons Schaffhausen auf. Als zusätzliche Hilfestellungen für die Projektent</w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve">wicklung und Gesuchsvorbereitung sind in diesem Dokument unter Punkt </w:t>
+                        <w:t xml:space="preserve">Folgende Darstellung zeigt den Prozess für die Einreichung eines Gesuchs an die Entwicklungsfonds der Evang.-ref. Kirche des Kantons Schaffhausen auf. Als zusätzliche Hilfestellungen für die Projektentwicklung und Gesuchsvorbereitung sind in diesem Dokument unter Punkt </w:t>
                       </w:r>
                       <w:r w:rsidR="00980C48" w:rsidRPr="008E1104">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E1104">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>. Reflexionsfragen aufgeführt. Zusätzlich wird empfohlen die Fachstelle Kirchentwicklung (</w:t>
+                        <w:t xml:space="preserve">. Reflexionsfragen aufgeführt. Zusätzlich wird </w:t>
                       </w:r>
-                      <w:r w:rsidR="00AF2BAB">
+                      <w:r w:rsidR="00EB5A52">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>079 560 50</w:t>
+                        <w:t xml:space="preserve">empfohlen </w:t>
                       </w:r>
-                      <w:r w:rsidR="00930FD8">
+                      <w:r w:rsidR="00EB5A52" w:rsidRPr="00EB5A52">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> 29</w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve">, </w:t>
+                        <w:t>die Koordinationsstelle der Entwicklungsfonds (</w:t>
                       </w:r>
                       <w:hyperlink r:id="rId9" w:history="1">
-                        <w:r w:rsidR="00AF2BAB" w:rsidRPr="00EE1C9E">
+                        <w:r w:rsidR="00EB5A52" w:rsidRPr="00EB5A52">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                         </w:r>
                       </w:hyperlink>
+                      <w:r w:rsidR="00EB5A52" w:rsidRPr="00EB5A52">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EB5A52">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
                       <w:r w:rsidRPr="008E1104">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>) vor der Gesuchseingabe mit einzubeziehen.</w:t>
+                        <w:t>vor der Gesuchseingabe mit einzubeziehen.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1302F396" w14:textId="77777777" w:rsidR="0045357D" w:rsidRPr="005D58CF" w:rsidRDefault="0045357D" w:rsidP="0045357D"/>
     <w:p w14:paraId="73476B86" w14:textId="77777777" w:rsidR="000848F9" w:rsidRDefault="000848F9" w:rsidP="0045357D"/>
     <w:p w14:paraId="15F4F010" w14:textId="77777777" w:rsidR="00E67647" w:rsidRDefault="00E67647" w:rsidP="0045357D"/>
     <w:p w14:paraId="70AA5D5E" w14:textId="77777777" w:rsidR="00965998" w:rsidRDefault="00965998" w:rsidP="00965998"/>
     <w:p w14:paraId="52CCCAE5" w14:textId="77777777" w:rsidR="008E1104" w:rsidRDefault="002812D1" w:rsidP="00965998">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="301F254A" wp14:editId="35E6440D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -893,103 +875,93 @@
                               <w:r w:rsidRPr="002812D1">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> und </w:t>
                               </w:r>
                               <w:hyperlink r:id="rId12" w:history="1">
                                 <w:r w:rsidRPr="002812D1">
                                   <w:rPr>
                                     <w:rStyle w:val="Hyperlink"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
                                   <w:t>Verordnung</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r w:rsidRPr="002812D1">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> über Entwicklungsfonds </w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="1C234A3D" w14:textId="77777777" w:rsidR="002812D1" w:rsidRPr="002812D1" w:rsidRDefault="002812D1" w:rsidP="002812D1">
+                            <w:p w14:paraId="10E3BA63" w14:textId="2C5A619D" w:rsidR="002812D1" w:rsidRPr="00AC13DB" w:rsidRDefault="00AC13DB" w:rsidP="00AC13DB">
                               <w:pPr>
                                 <w:pStyle w:val="Listenabsatz"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
                                   <w:numId w:val="4"/>
                                 </w:numPr>
                                 <w:ind w:left="641" w:hanging="357"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="002812D1">
+                              <w:r>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Fachstelle Kirchenentwicklung (</w:t>
+                                <w:t>Koordinationsstelle Entwicklungsfonds</w:t>
+                              </w:r>
+                              <w:r w:rsidR="002812D1" w:rsidRPr="002812D1">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> (</w:t>
                               </w:r>
                               <w:hyperlink r:id="rId13" w:history="1">
-                                <w:r w:rsidRPr="002812D1">
+                                <w:r w:rsidR="0075492F" w:rsidRPr="00292AFF">
                                   <w:rPr>
                                     <w:rStyle w:val="Hyperlink"/>
                                     <w:sz w:val="18"/>
                                     <w:szCs w:val="18"/>
                                   </w:rPr>
-                                  <w:t>thomas.nohl@ref-sh.ch</w:t>
+                                  <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                                 </w:r>
                               </w:hyperlink>
-                              <w:r w:rsidRPr="002812D1">
+                              <w:r w:rsidR="002812D1" w:rsidRPr="00AC13DB">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>;</w:t>
-[...16 lines deleted...]
-                                <w:t>052 620 39 05)</w:t>
+                                <w:t>)</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="0B723299" w14:textId="77777777" w:rsidR="002812D1" w:rsidRPr="002812D1" w:rsidRDefault="002812D1" w:rsidP="002812D1">
                               <w:pPr>
                                 <w:pStyle w:val="Listenabsatz"/>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
                                   <w:numId w:val="4"/>
                                 </w:numPr>
                                 <w:ind w:left="641" w:hanging="357"/>
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="002812D1">
                                 <w:rPr>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Reflexionsfragen auf </w:t>
                               </w:r>
                               <w:hyperlink r:id="rId14" w:history="1">
                                 <w:r w:rsidRPr="002812D1">
                                   <w:rPr>
@@ -2540,103 +2512,93 @@
                         <w:r w:rsidRPr="002812D1">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> und </w:t>
                         </w:r>
                         <w:hyperlink r:id="rId17" w:history="1">
                           <w:r w:rsidRPr="002812D1">
                             <w:rPr>
                               <w:rStyle w:val="Hyperlink"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>Verordnung</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r w:rsidRPr="002812D1">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> über Entwicklungsfonds </w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="1C234A3D" w14:textId="77777777" w:rsidR="002812D1" w:rsidRPr="002812D1" w:rsidRDefault="002812D1" w:rsidP="002812D1">
+                      <w:p w14:paraId="10E3BA63" w14:textId="2C5A619D" w:rsidR="002812D1" w:rsidRPr="00AC13DB" w:rsidRDefault="00AC13DB" w:rsidP="00AC13DB">
                         <w:pPr>
                           <w:pStyle w:val="Listenabsatz"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
                             <w:numId w:val="4"/>
                           </w:numPr>
                           <w:ind w:left="641" w:hanging="357"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="002812D1">
+                        <w:r>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Fachstelle Kirchenentwicklung (</w:t>
+                          <w:t>Koordinationsstelle Entwicklungsfonds</w:t>
+                        </w:r>
+                        <w:r w:rsidR="002812D1" w:rsidRPr="002812D1">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (</w:t>
                         </w:r>
                         <w:hyperlink r:id="rId18" w:history="1">
-                          <w:r w:rsidRPr="002812D1">
+                          <w:r w:rsidR="0075492F" w:rsidRPr="00292AFF">
                             <w:rPr>
                               <w:rStyle w:val="Hyperlink"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>thomas.nohl@ref-sh.ch</w:t>
+                            <w:t>thomas.fuhrer@ref-sh.ch</w:t>
                           </w:r>
                         </w:hyperlink>
-                        <w:r w:rsidRPr="002812D1">
+                        <w:r w:rsidR="002812D1" w:rsidRPr="00AC13DB">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>;</w:t>
-[...16 lines deleted...]
-                          <w:t>052 620 39 05)</w:t>
+                          <w:t>)</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="0B723299" w14:textId="77777777" w:rsidR="002812D1" w:rsidRPr="002812D1" w:rsidRDefault="002812D1" w:rsidP="002812D1">
                         <w:pPr>
                           <w:pStyle w:val="Listenabsatz"/>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
                             <w:numId w:val="4"/>
                           </w:numPr>
                           <w:ind w:left="641" w:hanging="357"/>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002812D1">
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Reflexionsfragen auf </w:t>
                         </w:r>
                         <w:hyperlink r:id="rId19" w:history="1">
                           <w:r w:rsidRPr="002812D1">
                             <w:rPr>
@@ -4314,94 +4276,110 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00011722" w:rsidRPr="00901683">
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00834B65" w:rsidRPr="00901683">
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="247BC839" w14:textId="79CC12AF" w:rsidR="00834B65" w:rsidRPr="00901683" w:rsidRDefault="002812D1" w:rsidP="002812D1">
+  <w:p w14:paraId="247BC839" w14:textId="34EA3BAE" w:rsidR="00834B65" w:rsidRPr="00901683" w:rsidRDefault="002812D1" w:rsidP="002812D1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="8364"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="008E1104" w:rsidRPr="00901683">
+    <w:r w:rsidR="00021A5B">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Fachstelle KE</w:t>
+      <w:t>Koordinationsstelle Entwicklungsfonds</w:t>
     </w:r>
     <w:r w:rsidR="00AF2BAB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, 30.3.2026</w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00021A5B">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>25.9</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF2BAB">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
     <w:r w:rsidR="00B41254" w:rsidRPr="00901683">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D8E5F9B" w14:textId="77777777" w:rsidR="0066706F" w:rsidRDefault="0066706F" w:rsidP="00816C3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6BBF8617" w14:textId="77777777" w:rsidR="0066706F" w:rsidRDefault="0066706F" w:rsidP="00816C3F">
       <w:r>
@@ -4942,162 +4920,171 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0045357D"/>
     <w:rsid w:val="00011722"/>
+    <w:rsid w:val="00021A5B"/>
     <w:rsid w:val="00046776"/>
     <w:rsid w:val="00071E4B"/>
     <w:rsid w:val="000848F9"/>
     <w:rsid w:val="000856C1"/>
     <w:rsid w:val="0009255C"/>
     <w:rsid w:val="000A0EE1"/>
     <w:rsid w:val="000E622F"/>
     <w:rsid w:val="00110FD3"/>
     <w:rsid w:val="00117500"/>
     <w:rsid w:val="00120C2F"/>
     <w:rsid w:val="001256CC"/>
     <w:rsid w:val="00127624"/>
     <w:rsid w:val="001914A9"/>
     <w:rsid w:val="001B10B8"/>
     <w:rsid w:val="001B467E"/>
     <w:rsid w:val="001B4D49"/>
     <w:rsid w:val="001E33DB"/>
     <w:rsid w:val="002229A2"/>
     <w:rsid w:val="00243FAB"/>
     <w:rsid w:val="00245F6D"/>
     <w:rsid w:val="00247880"/>
     <w:rsid w:val="00250D38"/>
+    <w:rsid w:val="00252024"/>
     <w:rsid w:val="002812D1"/>
     <w:rsid w:val="00290031"/>
     <w:rsid w:val="002C30FE"/>
     <w:rsid w:val="00316B69"/>
     <w:rsid w:val="00346EAB"/>
     <w:rsid w:val="003751F2"/>
     <w:rsid w:val="00384D25"/>
     <w:rsid w:val="003A7558"/>
     <w:rsid w:val="003C0664"/>
     <w:rsid w:val="003C7BC5"/>
     <w:rsid w:val="00420172"/>
     <w:rsid w:val="004510D7"/>
     <w:rsid w:val="0045357D"/>
     <w:rsid w:val="004613E9"/>
     <w:rsid w:val="004835CE"/>
     <w:rsid w:val="004967DB"/>
     <w:rsid w:val="004C4DAA"/>
     <w:rsid w:val="00506148"/>
     <w:rsid w:val="00524E70"/>
     <w:rsid w:val="00524FFE"/>
     <w:rsid w:val="00540F8B"/>
     <w:rsid w:val="00544B13"/>
     <w:rsid w:val="005512F6"/>
     <w:rsid w:val="00556EE0"/>
     <w:rsid w:val="005D58CF"/>
     <w:rsid w:val="005E228C"/>
     <w:rsid w:val="00614A80"/>
     <w:rsid w:val="00633CA9"/>
     <w:rsid w:val="0066706F"/>
     <w:rsid w:val="006A57E8"/>
+    <w:rsid w:val="006A634C"/>
     <w:rsid w:val="00711689"/>
     <w:rsid w:val="00727C8D"/>
+    <w:rsid w:val="0075492F"/>
     <w:rsid w:val="00785421"/>
     <w:rsid w:val="007D6372"/>
     <w:rsid w:val="007F6B24"/>
     <w:rsid w:val="00816C3F"/>
     <w:rsid w:val="00834B65"/>
     <w:rsid w:val="00846881"/>
+    <w:rsid w:val="0086502B"/>
     <w:rsid w:val="00872D78"/>
     <w:rsid w:val="008A1994"/>
     <w:rsid w:val="008E1104"/>
     <w:rsid w:val="008F0838"/>
     <w:rsid w:val="008F1383"/>
     <w:rsid w:val="00901683"/>
     <w:rsid w:val="009059B8"/>
     <w:rsid w:val="00930FD8"/>
     <w:rsid w:val="00937D36"/>
     <w:rsid w:val="0096029C"/>
     <w:rsid w:val="00965998"/>
     <w:rsid w:val="00967F89"/>
     <w:rsid w:val="0097263F"/>
     <w:rsid w:val="00980C48"/>
     <w:rsid w:val="00981220"/>
     <w:rsid w:val="009F4F76"/>
     <w:rsid w:val="00A10F2C"/>
     <w:rsid w:val="00A26F07"/>
     <w:rsid w:val="00A55454"/>
     <w:rsid w:val="00AB2A9B"/>
+    <w:rsid w:val="00AC13DB"/>
     <w:rsid w:val="00AF2BAB"/>
     <w:rsid w:val="00AF3AC4"/>
     <w:rsid w:val="00B05231"/>
     <w:rsid w:val="00B179A7"/>
     <w:rsid w:val="00B306B8"/>
     <w:rsid w:val="00B36E16"/>
     <w:rsid w:val="00B41254"/>
     <w:rsid w:val="00B7276B"/>
     <w:rsid w:val="00BD0F5B"/>
     <w:rsid w:val="00BE2802"/>
     <w:rsid w:val="00C01207"/>
     <w:rsid w:val="00C114F5"/>
     <w:rsid w:val="00C123E9"/>
     <w:rsid w:val="00C91AD1"/>
     <w:rsid w:val="00C9561B"/>
     <w:rsid w:val="00CA2401"/>
     <w:rsid w:val="00CB632D"/>
     <w:rsid w:val="00D00D2F"/>
     <w:rsid w:val="00D100E1"/>
     <w:rsid w:val="00D253EF"/>
+    <w:rsid w:val="00D36B93"/>
     <w:rsid w:val="00D47004"/>
     <w:rsid w:val="00D565A2"/>
     <w:rsid w:val="00DA0D67"/>
     <w:rsid w:val="00DA37F7"/>
     <w:rsid w:val="00DB1CB6"/>
     <w:rsid w:val="00DF777F"/>
+    <w:rsid w:val="00E31820"/>
     <w:rsid w:val="00E561DF"/>
     <w:rsid w:val="00E56CA1"/>
     <w:rsid w:val="00E67647"/>
     <w:rsid w:val="00E7479F"/>
     <w:rsid w:val="00EA5571"/>
     <w:rsid w:val="00EA5D8F"/>
+    <w:rsid w:val="00EB5A52"/>
     <w:rsid w:val="00EF7271"/>
     <w:rsid w:val="00F0796D"/>
     <w:rsid w:val="00F45D90"/>
     <w:rsid w:val="00F5358D"/>
     <w:rsid w:val="00F614B9"/>
     <w:rsid w:val="00F7326F"/>
     <w:rsid w:val="00F801BA"/>
     <w:rsid w:val="00FB2FF6"/>
     <w:rsid w:val="00FC3AF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5809,51 +5796,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="509299404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fuhrer@ref-sh.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.nohl@ref-sh.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.nohl@ref-sh.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.111" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/entwicklungsfonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/entwicklungsfonds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/dok/049268" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fuhrer@ref-sh.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/dok/049268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fuhrer@ref-sh.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fuhrer@ref-sh.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fuhrer@ref-sh.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.111" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/rechtstext/604.110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/entwicklungsfonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/entwicklungsfonds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/dok/049268" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.fuhrer@ref-sh.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ref-sh.ch/dok/049268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>